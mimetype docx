--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -9389,76 +9389,128 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD71CE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2293E85A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00FD71CE" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="123C2DB5" w14:textId="77777777" w:rsidR="00650306" w:rsidRDefault="00FE728A" w:rsidP="00650306">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD71CE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Piotr Skibiński</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2293E85A" w14:textId="11B1AB5A" w:rsidR="00650306" w:rsidRPr="00650306" w:rsidRDefault="00500257" w:rsidP="00650306">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00650306">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>drobion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e 28.04.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="1439E36B" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49142B27" w14:textId="6DE570C1" w:rsidR="00FE728A" w:rsidRPr="00FD71CE" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -13778,73 +13830,181 @@
             </w:r>
             <w:r w:rsidRPr="00E0051E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="146DC7F7" w14:textId="4CA96086" w:rsidR="00FE728A" w:rsidRPr="00E0051E" w:rsidRDefault="00E0051E" w:rsidP="00102C32">
+          <w:p w14:paraId="09D51E62" w14:textId="501FD7AA" w:rsidR="00500257" w:rsidRDefault="00500257" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5889DFEB" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00E0051E" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0051E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Joanna Krasocka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033887D8" w14:textId="005C0D8C" w:rsidR="00500257" w:rsidRDefault="00500257" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C29BB5" w14:textId="77777777" w:rsidR="00500257" w:rsidRPr="00C4719C" w:rsidRDefault="00500257" w:rsidP="00500257">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146DC7F7" w14:textId="5FDC4392" w:rsidR="00500257" w:rsidRPr="00E0051E" w:rsidRDefault="00500257" w:rsidP="00500257">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E0051E">
-[...7 lines deleted...]
-              <w:t>Notariusz Joanna Krasocka</w:t>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="11"/>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00E0051E" w14:paraId="0F440EB0" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8D26E2" w14:textId="36A23D90" w:rsidR="00FE728A" w:rsidRPr="00E0051E" w:rsidRDefault="00F5211B" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -14176,114 +14336,223 @@
             </w:r>
             <w:r w:rsidRPr="00E0051E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBA61BB" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00E0051E" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4E9D56DC" w14:textId="4B8E1FBA" w:rsidR="00500257" w:rsidRDefault="00500257" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664FBFE0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0051E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Joanna Krasocka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F6DBE1" w14:textId="2E63F4BE" w:rsidR="00500257" w:rsidRDefault="00500257" w:rsidP="00500257">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2F62A0" w14:textId="77777777" w:rsidR="00500257" w:rsidRPr="00C4719C" w:rsidRDefault="00500257" w:rsidP="00500257">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBA61BB" w14:textId="36E78378" w:rsidR="00500257" w:rsidRPr="00E0051E" w:rsidRDefault="00500257" w:rsidP="00500257">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E0051E">
-[...7 lines deleted...]
-              <w:t>Notariusz Joanna Krasocka</w:t>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="6523EFCC" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40F441EA" w14:textId="750BCBAB" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Hlk54950307"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>08.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75918EE3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -14593,104 +14862,103 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Krzysztof Górski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="12"/>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="532ED14E" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00F70C49" w:rsidRPr="00C4719C" w14:paraId="532ED14E" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB3567A" w14:textId="07332350" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="2EB3567A" w14:textId="07332350" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>08.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31095958" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="31095958" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -14723,331 +14991,470 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB54256" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4EB54256" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABEAE04" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="1ABEAE04" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2026A1F4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...11 lines deleted...]
-                <w:u w:color="000000"/>
+          <w:p w14:paraId="051FC099" w14:textId="2F5D3BE9" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>PRAWO GOSPODARCZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2C4E7A" w14:textId="26D0166A" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Spółka z ograniczoną odpowie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dzial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nością (cz. 2)  i pozostałe zag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CB6E31" w14:textId="17F89FE6" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kodeks spółek handlowych i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30336F96" w14:textId="742A9252" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4F3FC4" w14:textId="0659703C" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="051FC099" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sędzia SA w Szczecinie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B9C5A8" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Beata Górska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE468CE" w14:textId="6C4BA2FD" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB8A88A" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-              </w:rPr>
-[...111 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sędzia SA w Szczecinie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4E26AE" w14:textId="43268DE0" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
-[...39 lines deleted...]
-              <w:t>Beata Górska</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Krzysztof Górski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="5D4E9B38" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46206CFC" w14:textId="379BA084" w:rsidR="00FE728A" w:rsidRPr="007264CB" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -15778,102 +16185,184 @@
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa Kodeks Pracy i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5E4979" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="291BA50C" w14:textId="3D5BAFF6" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5E4979" w14:textId="758276FC" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sędzia SA w Szczecinie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12359840" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0CE8F0E4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Beata Górska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6606E827" w14:textId="4C861907" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12359840" w14:textId="35815A7A" w:rsidR="00F70C49" w:rsidRPr="00B725B1" w:rsidRDefault="00F70C49" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca prawny Jolanta Kurdykowska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0008508E" w:rsidRPr="00C4719C" w14:paraId="22778124" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A38C0D4" w14:textId="4C0F29C8" w:rsidR="0008508E" w:rsidRPr="00B725B1" w:rsidRDefault="0008508E" w:rsidP="0008508E">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -17079,103 +17568,103 @@
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ewelina Cała-Wacinkiewicz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="7438B5FF" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00F70C49" w:rsidRPr="00C4719C" w14:paraId="7438B5FF" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78A4FFB5" w14:textId="4027881B" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
+          <w:p w14:paraId="78A4FFB5" w14:textId="4027881B" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF2B757" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6CF2B757" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -17208,355 +17697,415 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="367076B9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="367076B9" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13876343" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="13876343" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF7C2D4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...11 lines deleted...]
-                <w:u w:color="000000"/>
+          <w:p w14:paraId="1ACF127B" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRPr="007264CB" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>PRAWO PRACY I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF7C2D4" w14:textId="1504BD65" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>UBEZPIECZEŃ SPOŁECZNYCH W PRAKTYCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFA0F69" w14:textId="71E294D2" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zatrudnianie pracownika na umowę o pracę na pełen lub część etatu, odprowadzanie składek ZUS i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="662E2B86" w14:textId="1C7420EC" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa Kodeks Pracy i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049943F" w14:textId="4385BAB0" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1448A19A" w14:textId="3D2D5CB0" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sędzia SA w Szczecinie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506D94BD" w14:textId="77777777" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Krzysztof Górski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543F98E1" w14:textId="514B311B" w:rsidR="00F70C49" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:sz w:val="16"/>
-[...15 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416C5654" w14:textId="5A21CA71" w:rsidR="00F70C49" w:rsidRPr="00C4719C" w:rsidRDefault="00F70C49" w:rsidP="00F70C49">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:sz w:val="16"/>
-[...126 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>Krzysztof Górski</w:t>
+              <w:t>Radca prawny Jolanta Kurdykowska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="06E0A5CA" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EAADD8A" w14:textId="0590246D" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -17793,132 +18342,156 @@
           </w:tcPr>
           <w:p w14:paraId="36918EE3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prawo unii europejskiej i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">Prawo unii europejskiej i pozostałe zagadnienia - wg zakresu materiału i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09237608" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Traktat o funkcjonowaniu Unii Europejskiej i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Traktat o funkcjonowaniu Unii Europejskiej i pozostałe podane w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3073C309" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>dr hab. Prof. US</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640DF799" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -18660,102 +19233,90 @@
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Prawo o notariacie, KC, KRO, ustawa o zawodzie tłumacza przysięgłego, ustawa o swobodzie działalności gospodarczej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">i </w:t>
-            </w:r>
+              <w:t>i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D206349" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...40 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E8D8EC9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
@@ -21711,50 +22272,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>02.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D121798" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -22506,51 +23068,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>03.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60727398" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -25386,50 +25947,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Hlk53489120"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>14.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3506424F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -26212,51 +26774,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>27.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E53C5E6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -28958,50 +29519,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>05.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="27"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70470F33" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -29846,51 +30408,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CE9A7BF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -31066,58 +31627,58 @@
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE728A" w:rsidRPr="00126894" w:rsidSect="00C4719C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE3F0F5" w14:textId="77777777" w:rsidR="005E49B7" w:rsidRDefault="005E49B7" w:rsidP="00406315">
+    <w:p w14:paraId="0B898B6C" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56D33160" w14:textId="77777777" w:rsidR="005E49B7" w:rsidRDefault="005E49B7" w:rsidP="00406315">
+    <w:p w14:paraId="0C7C240E" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -31134,105 +31695,105 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23885855" w14:textId="77777777" w:rsidR="005E49B7" w:rsidRDefault="005E49B7" w:rsidP="00406315">
+    <w:p w14:paraId="2E5E9657" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D75BE1" w14:textId="77777777" w:rsidR="005E49B7" w:rsidRDefault="005E49B7" w:rsidP="00406315">
+    <w:p w14:paraId="6F286764" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1700596032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="19AE2246" w14:textId="79F0F7C6" w:rsidR="00FE728A" w:rsidRPr="00406315" w:rsidRDefault="00FE728A">
@@ -35252,136 +35813,141 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A0E"/>
     <w:rsid w:val="00000E88"/>
     <w:rsid w:val="00020D4A"/>
     <w:rsid w:val="00025BCB"/>
     <w:rsid w:val="000269B2"/>
     <w:rsid w:val="0003241D"/>
     <w:rsid w:val="00036907"/>
     <w:rsid w:val="000401C6"/>
     <w:rsid w:val="00040509"/>
     <w:rsid w:val="00040D97"/>
     <w:rsid w:val="000437BE"/>
     <w:rsid w:val="00043A0C"/>
     <w:rsid w:val="0005087E"/>
     <w:rsid w:val="00061D71"/>
+    <w:rsid w:val="00077EAF"/>
     <w:rsid w:val="00084992"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086319"/>
     <w:rsid w:val="000879F9"/>
     <w:rsid w:val="000C12B9"/>
     <w:rsid w:val="000C2E34"/>
     <w:rsid w:val="000D1FD6"/>
     <w:rsid w:val="000D69B6"/>
     <w:rsid w:val="000E2B71"/>
     <w:rsid w:val="000F310F"/>
     <w:rsid w:val="00102549"/>
     <w:rsid w:val="00114961"/>
     <w:rsid w:val="00120F43"/>
     <w:rsid w:val="00124A19"/>
     <w:rsid w:val="00126894"/>
     <w:rsid w:val="001345AA"/>
     <w:rsid w:val="00167829"/>
     <w:rsid w:val="001831A8"/>
     <w:rsid w:val="00190BBB"/>
     <w:rsid w:val="00191213"/>
     <w:rsid w:val="001A4035"/>
     <w:rsid w:val="001B3FAF"/>
     <w:rsid w:val="001D122A"/>
     <w:rsid w:val="001D2E53"/>
     <w:rsid w:val="001D6E8B"/>
     <w:rsid w:val="001E1DD5"/>
     <w:rsid w:val="001F465B"/>
     <w:rsid w:val="00200E4A"/>
     <w:rsid w:val="00205648"/>
     <w:rsid w:val="00213A9F"/>
     <w:rsid w:val="00217829"/>
     <w:rsid w:val="002463AE"/>
     <w:rsid w:val="00261044"/>
+    <w:rsid w:val="002A3295"/>
     <w:rsid w:val="002A74C1"/>
     <w:rsid w:val="002B5CB3"/>
     <w:rsid w:val="002B6ADF"/>
     <w:rsid w:val="002C5AED"/>
     <w:rsid w:val="002D04FE"/>
     <w:rsid w:val="002D2B42"/>
     <w:rsid w:val="002E2C46"/>
     <w:rsid w:val="00313C8F"/>
+    <w:rsid w:val="003519A5"/>
     <w:rsid w:val="00356CD9"/>
     <w:rsid w:val="00360DE0"/>
     <w:rsid w:val="003742E7"/>
     <w:rsid w:val="0038195C"/>
     <w:rsid w:val="00383095"/>
     <w:rsid w:val="0038696E"/>
     <w:rsid w:val="003935EE"/>
     <w:rsid w:val="003B459C"/>
     <w:rsid w:val="003E6871"/>
     <w:rsid w:val="003E7354"/>
     <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00406315"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="00421DC1"/>
     <w:rsid w:val="0042257F"/>
     <w:rsid w:val="004235DA"/>
     <w:rsid w:val="00436D08"/>
     <w:rsid w:val="004427E5"/>
     <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00470C7D"/>
     <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="004B2D4F"/>
     <w:rsid w:val="004C01DD"/>
     <w:rsid w:val="004E3FE5"/>
     <w:rsid w:val="004F00E4"/>
     <w:rsid w:val="004F2405"/>
     <w:rsid w:val="004F6AC9"/>
+    <w:rsid w:val="00500257"/>
     <w:rsid w:val="00501219"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00507121"/>
     <w:rsid w:val="005307A2"/>
     <w:rsid w:val="00543226"/>
     <w:rsid w:val="00543276"/>
     <w:rsid w:val="00552D29"/>
     <w:rsid w:val="00562171"/>
     <w:rsid w:val="00567457"/>
     <w:rsid w:val="00567ACC"/>
     <w:rsid w:val="005C2FC7"/>
     <w:rsid w:val="005C62F7"/>
     <w:rsid w:val="005E49B7"/>
     <w:rsid w:val="00606650"/>
     <w:rsid w:val="006134EA"/>
     <w:rsid w:val="00623490"/>
     <w:rsid w:val="00637A90"/>
+    <w:rsid w:val="00650306"/>
     <w:rsid w:val="00656C28"/>
     <w:rsid w:val="00674C79"/>
     <w:rsid w:val="00680D2F"/>
     <w:rsid w:val="00695FB5"/>
     <w:rsid w:val="0069776C"/>
     <w:rsid w:val="006B769C"/>
     <w:rsid w:val="006D4AA7"/>
     <w:rsid w:val="006E000B"/>
     <w:rsid w:val="006F4E9A"/>
     <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007128AC"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="0074533C"/>
     <w:rsid w:val="007458A8"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00766EC5"/>
     <w:rsid w:val="007776EA"/>
     <w:rsid w:val="00781ACB"/>
     <w:rsid w:val="007879E5"/>
     <w:rsid w:val="007B0CA8"/>
     <w:rsid w:val="007C2806"/>
     <w:rsid w:val="007D255A"/>
     <w:rsid w:val="007D4C39"/>
     <w:rsid w:val="007E208A"/>
@@ -35396,50 +35962,51 @@
     <w:rsid w:val="008317E7"/>
     <w:rsid w:val="00864070"/>
     <w:rsid w:val="00871E5D"/>
     <w:rsid w:val="008840F4"/>
     <w:rsid w:val="008A0D80"/>
     <w:rsid w:val="008B19D1"/>
     <w:rsid w:val="008C3391"/>
     <w:rsid w:val="008C65D8"/>
     <w:rsid w:val="008F217A"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="00924F0A"/>
     <w:rsid w:val="009339DA"/>
     <w:rsid w:val="00936ED0"/>
     <w:rsid w:val="00977CD7"/>
     <w:rsid w:val="00997A4A"/>
     <w:rsid w:val="009A06FF"/>
     <w:rsid w:val="00A13214"/>
     <w:rsid w:val="00A378E6"/>
     <w:rsid w:val="00A407B9"/>
     <w:rsid w:val="00A46C32"/>
     <w:rsid w:val="00A51BF7"/>
     <w:rsid w:val="00A5224A"/>
     <w:rsid w:val="00A52FF4"/>
     <w:rsid w:val="00A57C89"/>
     <w:rsid w:val="00A719CE"/>
+    <w:rsid w:val="00A81433"/>
     <w:rsid w:val="00A814AA"/>
     <w:rsid w:val="00AA736E"/>
     <w:rsid w:val="00AA7760"/>
     <w:rsid w:val="00AE1796"/>
     <w:rsid w:val="00B5054F"/>
     <w:rsid w:val="00B51F54"/>
     <w:rsid w:val="00B725B1"/>
     <w:rsid w:val="00B82CF5"/>
     <w:rsid w:val="00B924A4"/>
     <w:rsid w:val="00BA10B9"/>
     <w:rsid w:val="00BA3953"/>
     <w:rsid w:val="00BC6412"/>
     <w:rsid w:val="00BF6351"/>
     <w:rsid w:val="00C14D82"/>
     <w:rsid w:val="00C23B9D"/>
     <w:rsid w:val="00C34355"/>
     <w:rsid w:val="00C4719C"/>
     <w:rsid w:val="00C72619"/>
     <w:rsid w:val="00C73D75"/>
     <w:rsid w:val="00C841B5"/>
     <w:rsid w:val="00C878F0"/>
     <w:rsid w:val="00CA1167"/>
     <w:rsid w:val="00CC7CC5"/>
     <w:rsid w:val="00CD7008"/>
     <w:rsid w:val="00CF5461"/>
@@ -35454,50 +36021,51 @@
     <w:rsid w:val="00D73D83"/>
     <w:rsid w:val="00D7714B"/>
     <w:rsid w:val="00D77623"/>
     <w:rsid w:val="00D82235"/>
     <w:rsid w:val="00DC04BD"/>
     <w:rsid w:val="00DE3129"/>
     <w:rsid w:val="00DE67DF"/>
     <w:rsid w:val="00E0051E"/>
     <w:rsid w:val="00E401BA"/>
     <w:rsid w:val="00E42DEF"/>
     <w:rsid w:val="00E524D5"/>
     <w:rsid w:val="00E578A5"/>
     <w:rsid w:val="00E674D7"/>
     <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E81E73"/>
     <w:rsid w:val="00EC0E40"/>
     <w:rsid w:val="00EC4257"/>
     <w:rsid w:val="00EC4570"/>
     <w:rsid w:val="00EF4520"/>
     <w:rsid w:val="00F01CE5"/>
     <w:rsid w:val="00F36A05"/>
     <w:rsid w:val="00F457E7"/>
     <w:rsid w:val="00F5211B"/>
     <w:rsid w:val="00F53491"/>
     <w:rsid w:val="00F67579"/>
+    <w:rsid w:val="00F70C49"/>
     <w:rsid w:val="00F724DC"/>
     <w:rsid w:val="00FA5AE7"/>
     <w:rsid w:val="00FB56BD"/>
     <w:rsid w:val="00FD71CE"/>
     <w:rsid w:val="00FE0867"/>
     <w:rsid w:val="00FE3447"/>
     <w:rsid w:val="00FE5455"/>
     <w:rsid w:val="00FE5FC2"/>
     <w:rsid w:val="00FE728A"/>
     <w:rsid w:val="00FF670D"/>
     <w:rsid w:val="00FF7CAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -36986,70 +37554,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5430EBE8-0944-4EB6-BD37-FA7122DE9EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3856</Words>
-  <Characters>23142</Characters>
+  <Words>3894</Words>
+  <Characters>23364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26945</CharactersWithSpaces>
+  <CharactersWithSpaces>27204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>