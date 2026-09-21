--- v1 (2026-05-26)
+++ v2 (2026-09-21)
@@ -18813,103 +18813,189 @@
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prawo upadłościowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF2DA44" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="263476FA" w14:textId="17ACACDE" w:rsidR="00654BD3" w:rsidRDefault="00654BD3" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF2DA44" w14:textId="194C7BC2" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sędzia SO w Szczecinie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BAC1235" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:p w14:paraId="33ECF83F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jarosław Łazarski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4930136E" w14:textId="77777777" w:rsidR="00654BD3" w:rsidRDefault="00654BD3" w:rsidP="00654BD3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAC1235" w14:textId="166CB0B5" w:rsidR="00654BD3" w:rsidRPr="00654BD3" w:rsidRDefault="00654BD3" w:rsidP="00654BD3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Jacek Olszewski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="15"/>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="7A9E6987" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A1000C8" w14:textId="5B785638" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -31627,85 +31713,85 @@
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE728A" w:rsidRPr="00126894" w:rsidSect="00C4719C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B898B6C" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
+    <w:p w14:paraId="5863A3C1" w14:textId="77777777" w:rsidR="00F9006C" w:rsidRDefault="00F9006C" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C7C240E" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
+    <w:p w14:paraId="3E95952B" w14:textId="77777777" w:rsidR="00F9006C" w:rsidRDefault="00F9006C" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -31742,58 +31828,58 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E5E9657" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
+    <w:p w14:paraId="617F55F9" w14:textId="77777777" w:rsidR="00F9006C" w:rsidRDefault="00F9006C" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F286764" w14:textId="77777777" w:rsidR="002A3295" w:rsidRDefault="002A3295" w:rsidP="00406315">
+    <w:p w14:paraId="6D13A885" w14:textId="77777777" w:rsidR="00F9006C" w:rsidRDefault="00F9006C" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1700596032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="19AE2246" w14:textId="79F0F7C6" w:rsidR="00FE728A" w:rsidRPr="00406315" w:rsidRDefault="00FE728A">
@@ -35889,65 +35975,67 @@
     <w:rsid w:val="003B459C"/>
     <w:rsid w:val="003E6871"/>
     <w:rsid w:val="003E7354"/>
     <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00406315"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="00421DC1"/>
     <w:rsid w:val="0042257F"/>
     <w:rsid w:val="004235DA"/>
     <w:rsid w:val="00436D08"/>
     <w:rsid w:val="004427E5"/>
     <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00470C7D"/>
     <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="004B2D4F"/>
     <w:rsid w:val="004C01DD"/>
     <w:rsid w:val="004E3FE5"/>
     <w:rsid w:val="004F00E4"/>
     <w:rsid w:val="004F2405"/>
     <w:rsid w:val="004F6AC9"/>
     <w:rsid w:val="00500257"/>
     <w:rsid w:val="00501219"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00507121"/>
+    <w:rsid w:val="00525EC8"/>
     <w:rsid w:val="005307A2"/>
     <w:rsid w:val="00543226"/>
     <w:rsid w:val="00543276"/>
     <w:rsid w:val="00552D29"/>
     <w:rsid w:val="00562171"/>
     <w:rsid w:val="00567457"/>
     <w:rsid w:val="00567ACC"/>
     <w:rsid w:val="005C2FC7"/>
     <w:rsid w:val="005C62F7"/>
     <w:rsid w:val="005E49B7"/>
     <w:rsid w:val="00606650"/>
     <w:rsid w:val="006134EA"/>
     <w:rsid w:val="00623490"/>
     <w:rsid w:val="00637A90"/>
     <w:rsid w:val="00650306"/>
+    <w:rsid w:val="00654BD3"/>
     <w:rsid w:val="00656C28"/>
     <w:rsid w:val="00674C79"/>
     <w:rsid w:val="00680D2F"/>
     <w:rsid w:val="00695FB5"/>
     <w:rsid w:val="0069776C"/>
     <w:rsid w:val="006B769C"/>
     <w:rsid w:val="006D4AA7"/>
     <w:rsid w:val="006E000B"/>
     <w:rsid w:val="006F4E9A"/>
     <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007128AC"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="0074533C"/>
     <w:rsid w:val="007458A8"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00766EC5"/>
     <w:rsid w:val="007776EA"/>
     <w:rsid w:val="00781ACB"/>
     <w:rsid w:val="007879E5"/>
     <w:rsid w:val="007B0CA8"/>
     <w:rsid w:val="007C2806"/>
     <w:rsid w:val="007D255A"/>
     <w:rsid w:val="007D4C39"/>
     <w:rsid w:val="007E208A"/>
@@ -36023,50 +36111,51 @@
     <w:rsid w:val="00D77623"/>
     <w:rsid w:val="00D82235"/>
     <w:rsid w:val="00DC04BD"/>
     <w:rsid w:val="00DE3129"/>
     <w:rsid w:val="00DE67DF"/>
     <w:rsid w:val="00E0051E"/>
     <w:rsid w:val="00E401BA"/>
     <w:rsid w:val="00E42DEF"/>
     <w:rsid w:val="00E524D5"/>
     <w:rsid w:val="00E578A5"/>
     <w:rsid w:val="00E674D7"/>
     <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E81E73"/>
     <w:rsid w:val="00EC0E40"/>
     <w:rsid w:val="00EC4257"/>
     <w:rsid w:val="00EC4570"/>
     <w:rsid w:val="00EF4520"/>
     <w:rsid w:val="00F01CE5"/>
     <w:rsid w:val="00F36A05"/>
     <w:rsid w:val="00F457E7"/>
     <w:rsid w:val="00F5211B"/>
     <w:rsid w:val="00F53491"/>
     <w:rsid w:val="00F67579"/>
     <w:rsid w:val="00F70C49"/>
     <w:rsid w:val="00F724DC"/>
+    <w:rsid w:val="00F9006C"/>
     <w:rsid w:val="00FA5AE7"/>
     <w:rsid w:val="00FB56BD"/>
     <w:rsid w:val="00FD71CE"/>
     <w:rsid w:val="00FE0867"/>
     <w:rsid w:val="00FE3447"/>
     <w:rsid w:val="00FE5455"/>
     <w:rsid w:val="00FE5FC2"/>
     <w:rsid w:val="00FE728A"/>
     <w:rsid w:val="00FF670D"/>
     <w:rsid w:val="00FF7CAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
@@ -37554,70 +37643,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5430EBE8-0944-4EB6-BD37-FA7122DE9EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3894</Words>
-  <Characters>23364</Characters>
+  <Words>3899</Words>
+  <Characters>23400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
+  <Lines>195</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27204</CharactersWithSpaces>
+  <CharactersWithSpaces>27245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>