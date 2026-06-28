--- v0 (2026-03-11)
+++ v1 (2026-06-28)
@@ -1310,129 +1310,107 @@
             </w:pPr>
             <w:r w:rsidRPr="00822674">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz Maria Olszewska</w:t>
             </w:r>
             <w:r w:rsidRPr="00822674">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w14:paraId="3C1409F9" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w14:paraId="3C1409F9" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F190FB" w14:textId="406ACD10" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="21F190FB" w14:textId="406ACD10" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...21 lines deleted...]
-              <w:t>.01.2026</w:t>
+              <w:t>17.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B53A06F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4B53A06F" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -1475,810 +1453,1014 @@
             </w:r>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="623EA574" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="623EA574" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185E38E5" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="185E38E5" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B9764A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="71B9764A" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72FBF190" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>PRAWO O USTROJU SĄDÓW POWSZECHNYCH</w:t>
+          <w:p w14:paraId="3AEECEF7" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO ADMINISTRACYJNE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7686BE6E" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>POSTĘPOWANIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FBF190" w14:textId="2A4486F6" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ADMINISTRACYJNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="466F04BE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Prawo o ustroju sądów powszechnych - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="466F04BE" w14:textId="21FA4EBB" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo administracyjne – procedura - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C15C85D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Ustawa z dnia 27 lipca 2001 r. Prawo o ustroju sądów powszechnych i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="2C15C85D" w14:textId="1AAB1ABA" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kodeks postępowania administracyjnego i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB45B5F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="20B78CE3" w14:textId="2863A0CF" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB45B5F" w14:textId="4E2FF42F" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sędzia SR w Szczecinie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54221F35" w14:textId="4A313A9F" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="004F6AC9" w:rsidP="00102C32">
+          <w:p w14:paraId="0FCDD24C" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">dr </w:t>
             </w:r>
-            <w:r w:rsidR="00FE728A" w:rsidRPr="00CF5E49">
+            <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jakub Idziorek</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="48581654" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765D7745" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca Prawny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54221F35" w14:textId="7AB57B56" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr Zbigniew Olech</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00B725B1" w14:paraId="02B1108E" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00F821BC" w:rsidRPr="00B725B1" w14:paraId="02B1108E" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67CF6780" w14:textId="10667110" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="67CF6780" w14:textId="10667110" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t>17.01.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC295BC" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F706EB" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4 godz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D132FF" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wykład</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549E415E" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EE82A3" w14:textId="57B8C5B2" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO O USTROJU SĄDÓW POWSZECHNYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D16883F" w14:textId="66852E94" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo o ustroju sądów powszechnych - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2475BB58" w14:textId="1E58D9B5" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa z dnia 27 lipca 2001 r. Prawo o ustroju sądów powszechnych i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F17DF4E" w14:textId="3BF2A956" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:b/>
-[...34 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A0EC5E" w14:textId="010EC7E9" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:b/>
-[...6 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca Prawny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07EDF2F4" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:b/>
-[...198 lines deleted...]
-          <w:p w14:paraId="34EE82A3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr Zbigniew Olech</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE53A4F" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00FAD20D" w14:textId="77777777" w:rsidR="00F821BC" w:rsidRPr="00CF5E49" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
-[...154 lines deleted...]
-              <w:t>dr Zbigniew Olech</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sędzia SR w Szczecinie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F98C456" w14:textId="3E428C56" w:rsidR="00F821BC" w:rsidRPr="00B725B1" w:rsidRDefault="00F821BC" w:rsidP="00F821BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jakub Idziorek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E2C46" w:rsidRPr="00CF5E49" w14:paraId="678F816C" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DD4CDFB" w14:textId="501F78D4" w:rsidR="002E2C46" w:rsidRPr="00CF5E49" w:rsidRDefault="002E2C46" w:rsidP="002E2C46">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
@@ -3521,89 +3703,101 @@
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Prawo o notariacie, KC, KRO, ustawa o zawodzie tłumacza przysięgłego, ustawa o swobodzie działalności gospodarczej </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A853368" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5311F8A4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
@@ -3687,51 +3881,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F518AE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -6738,50 +6931,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Hlk209528323"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>21.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18C8C01B" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00CF5E49" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -7128,51 +7322,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>21.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27796A6D" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00CF5E49" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -9137,75 +9330,102 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Radca Prawny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDA0AE7" w14:textId="0B475DC0" w:rsidR="00E42DEF" w:rsidRPr="00B725B1" w:rsidRDefault="00E42DEF" w:rsidP="00E42DEF">
-[...12 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w:p w14:paraId="239A2878" w14:textId="77777777" w:rsidR="00E42DEF" w:rsidRDefault="00E42DEF" w:rsidP="00E42DEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dr Zbigniew Olech</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDA0AE7" w14:textId="2D2F0961" w:rsidR="00E1427F" w:rsidRPr="00B725B1" w:rsidRDefault="00E1427F" w:rsidP="00E42DEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odrobione online 11.04.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="12"/>
       <w:tr w:rsidR="00CF5461" w:rsidRPr="00B725B1" w14:paraId="7207BA44" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DECA56B" w14:textId="06DE28B0" w:rsidR="00CF5461" w:rsidRPr="00B725B1" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -10221,50 +10441,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Hlk55919636"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>21.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555CB8BC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -10632,124 +10853,170 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notariusz </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1BDFFF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6F677783" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Piotr Skibiński</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1BDFFF" w14:textId="4C62A32D" w:rsidR="00E1427F" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1427F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>drobione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12.04.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w14:paraId="4C21107A" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12B09F93" w14:textId="7D1042C7" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Hlk53494847"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>21.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE67676" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -13603,50 +13870,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="004235DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14032,51 +14300,50 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk54261053"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="004235DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14811,109 +15078,109 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notariusz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacek Olszewski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w14:paraId="1CB270F5" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w14:paraId="1CB270F5" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A19AA2F" w14:textId="22A07476" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="3A19AA2F" w14:textId="22A07476" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Hlk527993169"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A2A678" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="05A2A678" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -14945,337 +15212,460 @@
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD8F175" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4BD8F175" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB3E141" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5CB3E141" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD56CF3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="7BD56CF3" w14:textId="34586963" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO RODZINNE I OPIEKUŃCZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C1AD86" w14:textId="3ECFCAEA" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Małżeńskie ustroje majątkowe (cz. 2) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322AC246" w14:textId="44A84594" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371685C8" w14:textId="3A12725B" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2371FE8B" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>PRAWO PODATKOWE</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t>Doradca podatkowy Małgorzata Chojnowska</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1CD2BE58" w14:textId="575E1C7D" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7289E31A" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6BD40B" w14:textId="2EDA4DE3" w:rsidR="00DF38D0" w:rsidRPr="00B725B1" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Julia Słota-Bandura</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w14:paraId="41845754" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w14:paraId="41845754" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A41B02" w14:textId="36746797" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="04A41B02" w14:textId="36746797" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Hlk530575247"/>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>09.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26ACD174" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="26ACD174" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -15318,334 +15708,437 @@
             </w:r>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEC0BAF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4EEC0BAF" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5089096C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5089096C" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343B4DB3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="343B4DB3" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6220A138" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6220A138" w14:textId="20CCCE68" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF5E49">
-[...9 lines deleted...]
-              <w:t>PRAWO RODZINNE I OPIEKUŃCZE</w:t>
+            <w:r w:rsidRPr="00A52FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D5CF57" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...36 lines deleted...]
-              <w:t>- wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="18D5CF57" w14:textId="6C171F1B" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A52FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Własność  - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8008F5" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00CF5E49">
+          <w:p w14:paraId="5D8008F5" w14:textId="4E1138E8" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E47C5E" w14:textId="17048D08" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="004F6AC9" w:rsidP="00102C32">
+          <w:p w14:paraId="29970B51" w14:textId="01EC9E4A" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E47C5E" w14:textId="593D8EAB" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F83E210" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00CF5E49">
+          <w:p w14:paraId="1079877A" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
               <w:t>Julia Słota-Bandura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66728C43" w14:textId="71B7878F" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4438F3CA" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca Prawny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F83E210" w14:textId="57ED5EBA" w:rsidR="00DF38D0" w:rsidRPr="00CF5E49" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr Katarzyna Dadańska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w14:paraId="2FC8807B" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D17115A" w14:textId="043B5A21" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
@@ -16838,50 +17331,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Hlk527993265"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>23.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B598169" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -17233,107 +17727,107 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dr Tomasz Radkiewicz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A75F467" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="25"/>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w14:paraId="09229B2B" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w14:paraId="09229B2B" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9AB2A8" w14:textId="67623AD2" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
+          <w:p w14:paraId="3E9AB2A8" w14:textId="67623AD2" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC4BD15" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4FC4BD15" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -17376,331 +17870,411 @@
             </w:r>
             <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4996B79A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4996B79A" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360E7B25" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="360E7B25" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6496F901" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00A52FF4" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6496F901" w14:textId="1F60AA99" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO PODATKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDB8EE8" w14:textId="5A7D74BD" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Podatek od spadków i darowizn (kazusy i orzecznictwo) - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18061135" w14:textId="19F4699A" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa o podatku od spadków i darowizn i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1396F0C5" w14:textId="224A4B61" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0775B2" w14:textId="77777777" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A52FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca Prawny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A52FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A52FF4">
+              <w:t xml:space="preserve"> dr Katarzyna Dadańska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1B39F1" w14:textId="20D9AE79" w:rsidR="00DF38D0" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Własność  - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...79 lines deleted...]
-            <w:r w:rsidRPr="00A52FF4">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dr Katarzyna Dadańska</w:t>
+              <w:t>Będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCED733" w14:textId="798B7AC0" w:rsidR="00DF38D0" w:rsidRPr="00A52FF4" w:rsidRDefault="00DF38D0" w:rsidP="00DF38D0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Doradca podatkowy Małgorzata Chojnowska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E88" w:rsidRPr="00A52FF4" w14:paraId="6208C489" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA779B8" w14:textId="4314D683" w:rsidR="00000E88" w:rsidRPr="00A52FF4" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Hlk54261072"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>12.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26F54B0E" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00A52FF4" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -20449,50 +21023,51 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Hlk24035006"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F409494" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -21554,51 +22129,50 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Hlk24033491"/>
             <w:bookmarkEnd w:id="30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>02.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D6123A2" w14:textId="77777777" w:rsidR="00120F43" w:rsidRPr="00CF5E49" w:rsidRDefault="00120F43" w:rsidP="00120F43">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -24001,50 +24575,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BD10E01" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -25249,51 +25824,50 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Hlk54260688"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1579352D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
@@ -27929,50 +28503,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Hlk24033507"/>
             <w:bookmarkEnd w:id="37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>04.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="595B8417" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -29442,104 +30017,92 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Elektroniczny wniosek o wpis do księgi wieczystej jako czynności notarialna</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  - wg </w:t>
-[...10 lines deleted...]
-              <w:t>zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">  - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D1F37CF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5E49" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Prawo o notariacie </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -31440,173 +32003,173 @@
     </w:p>
     <w:p w14:paraId="6AACC746" w14:textId="77777777" w:rsidR="00997A4A" w:rsidRPr="00D77623" w:rsidRDefault="00997A4A" w:rsidP="00FE728A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00997A4A" w:rsidRPr="00D77623" w:rsidSect="00C4719C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CAE4BC2" w14:textId="77777777" w:rsidR="009A1137" w:rsidRDefault="009A1137" w:rsidP="00406315">
+    <w:p w14:paraId="450E6452" w14:textId="77777777" w:rsidR="002B572A" w:rsidRDefault="002B572A" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56C4F46E" w14:textId="77777777" w:rsidR="009A1137" w:rsidRDefault="009A1137" w:rsidP="00406315">
+    <w:p w14:paraId="1FE18C76" w14:textId="77777777" w:rsidR="002B572A" w:rsidRDefault="002B572A" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F102824" w14:textId="77777777" w:rsidR="009A1137" w:rsidRDefault="009A1137" w:rsidP="00406315">
+    <w:p w14:paraId="1FB593E5" w14:textId="77777777" w:rsidR="002B572A" w:rsidRDefault="002B572A" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CE611F1" w14:textId="77777777" w:rsidR="009A1137" w:rsidRDefault="009A1137" w:rsidP="00406315">
+    <w:p w14:paraId="1AB2D9B4" w14:textId="77777777" w:rsidR="002B572A" w:rsidRDefault="002B572A" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1700596032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="19AE2246" w14:textId="79F0F7C6" w:rsidR="00FE728A" w:rsidRPr="00406315" w:rsidRDefault="00FE728A">
@@ -35659,99 +36222,101 @@
     <w:rsid w:val="000F310F"/>
     <w:rsid w:val="00102549"/>
     <w:rsid w:val="00114961"/>
     <w:rsid w:val="00120F43"/>
     <w:rsid w:val="00124A19"/>
     <w:rsid w:val="001345AA"/>
     <w:rsid w:val="00167829"/>
     <w:rsid w:val="001831A8"/>
     <w:rsid w:val="00190BBB"/>
     <w:rsid w:val="00191213"/>
     <w:rsid w:val="001A4035"/>
     <w:rsid w:val="001B3FAF"/>
     <w:rsid w:val="001D122A"/>
     <w:rsid w:val="001D2E53"/>
     <w:rsid w:val="001D6E8B"/>
     <w:rsid w:val="001E1DD5"/>
     <w:rsid w:val="001F465B"/>
     <w:rsid w:val="00200E4A"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00205648"/>
     <w:rsid w:val="00213A9F"/>
     <w:rsid w:val="00217829"/>
     <w:rsid w:val="002463AE"/>
     <w:rsid w:val="00261044"/>
     <w:rsid w:val="002A74C1"/>
+    <w:rsid w:val="002B572A"/>
     <w:rsid w:val="002B5CB3"/>
     <w:rsid w:val="002B6ADF"/>
     <w:rsid w:val="002C5AED"/>
     <w:rsid w:val="002D04FE"/>
     <w:rsid w:val="002D2B42"/>
     <w:rsid w:val="002E2C46"/>
     <w:rsid w:val="00313C8F"/>
     <w:rsid w:val="003457AF"/>
     <w:rsid w:val="00356CD9"/>
     <w:rsid w:val="00360DE0"/>
     <w:rsid w:val="003742E7"/>
     <w:rsid w:val="0038195C"/>
     <w:rsid w:val="00383095"/>
     <w:rsid w:val="0038696E"/>
     <w:rsid w:val="003935EE"/>
     <w:rsid w:val="003B459C"/>
     <w:rsid w:val="003E6871"/>
     <w:rsid w:val="003E7354"/>
     <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00406315"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="00421DC1"/>
     <w:rsid w:val="0042257F"/>
     <w:rsid w:val="004235DA"/>
     <w:rsid w:val="00436D08"/>
     <w:rsid w:val="004427E5"/>
     <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00470C7D"/>
     <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="004B2D4F"/>
     <w:rsid w:val="004C01DD"/>
     <w:rsid w:val="004E3FE5"/>
     <w:rsid w:val="004F00E4"/>
     <w:rsid w:val="004F2405"/>
     <w:rsid w:val="004F6AC9"/>
     <w:rsid w:val="00501219"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00507121"/>
     <w:rsid w:val="005307A2"/>
     <w:rsid w:val="00543226"/>
     <w:rsid w:val="00543276"/>
     <w:rsid w:val="00552D29"/>
     <w:rsid w:val="00562171"/>
     <w:rsid w:val="00567457"/>
     <w:rsid w:val="00567ACC"/>
     <w:rsid w:val="00582D10"/>
     <w:rsid w:val="005C2FC7"/>
     <w:rsid w:val="005C62F7"/>
+    <w:rsid w:val="005F6A77"/>
     <w:rsid w:val="006134EA"/>
     <w:rsid w:val="00623490"/>
     <w:rsid w:val="00637A90"/>
     <w:rsid w:val="00656C28"/>
     <w:rsid w:val="00674C79"/>
     <w:rsid w:val="00680D2F"/>
     <w:rsid w:val="00695FB5"/>
     <w:rsid w:val="0069776C"/>
     <w:rsid w:val="006B769C"/>
     <w:rsid w:val="006D4AA7"/>
     <w:rsid w:val="006E000B"/>
     <w:rsid w:val="006F4E9A"/>
     <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007128AC"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="0074533C"/>
     <w:rsid w:val="007458A8"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00766EC5"/>
     <w:rsid w:val="007776EA"/>
     <w:rsid w:val="00781ACB"/>
     <w:rsid w:val="007879E5"/>
     <w:rsid w:val="007B0CA8"/>
     <w:rsid w:val="007C2806"/>
@@ -35811,74 +36376,79 @@
     <w:rsid w:val="00C23B9D"/>
     <w:rsid w:val="00C34355"/>
     <w:rsid w:val="00C4719C"/>
     <w:rsid w:val="00C72619"/>
     <w:rsid w:val="00C73D75"/>
     <w:rsid w:val="00C841B5"/>
     <w:rsid w:val="00C878F0"/>
     <w:rsid w:val="00CA1167"/>
     <w:rsid w:val="00CC7CC5"/>
     <w:rsid w:val="00CD7008"/>
     <w:rsid w:val="00CF5461"/>
     <w:rsid w:val="00CF5E49"/>
     <w:rsid w:val="00D201B8"/>
     <w:rsid w:val="00D25406"/>
     <w:rsid w:val="00D264C3"/>
     <w:rsid w:val="00D272E0"/>
     <w:rsid w:val="00D27618"/>
     <w:rsid w:val="00D36F2A"/>
     <w:rsid w:val="00D730B9"/>
     <w:rsid w:val="00D73D83"/>
     <w:rsid w:val="00D7714B"/>
     <w:rsid w:val="00D77623"/>
     <w:rsid w:val="00D82235"/>
     <w:rsid w:val="00DC04BD"/>
     <w:rsid w:val="00DE3129"/>
+    <w:rsid w:val="00DF38D0"/>
     <w:rsid w:val="00E0051E"/>
+    <w:rsid w:val="00E1427F"/>
+    <w:rsid w:val="00E2788E"/>
     <w:rsid w:val="00E401BA"/>
     <w:rsid w:val="00E42DEF"/>
     <w:rsid w:val="00E524D5"/>
     <w:rsid w:val="00E578A5"/>
     <w:rsid w:val="00E674D7"/>
     <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E81E73"/>
     <w:rsid w:val="00EC0E40"/>
     <w:rsid w:val="00EC4257"/>
     <w:rsid w:val="00EC4570"/>
     <w:rsid w:val="00EF4520"/>
     <w:rsid w:val="00F01CE5"/>
     <w:rsid w:val="00F36A05"/>
     <w:rsid w:val="00F457E7"/>
     <w:rsid w:val="00F53491"/>
     <w:rsid w:val="00F67579"/>
     <w:rsid w:val="00F724DC"/>
+    <w:rsid w:val="00F821BC"/>
     <w:rsid w:val="00FA5AE7"/>
     <w:rsid w:val="00FB56BD"/>
     <w:rsid w:val="00FD71CE"/>
     <w:rsid w:val="00FE0867"/>
     <w:rsid w:val="00FE3447"/>
     <w:rsid w:val="00FE5455"/>
+    <w:rsid w:val="00FE596B"/>
     <w:rsid w:val="00FE5FC2"/>
     <w:rsid w:val="00FE728A"/>
     <w:rsid w:val="00FF670D"/>
     <w:rsid w:val="00FF7CAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -37360,70 +37930,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5430EBE8-0944-4EB6-BD37-FA7122DE9EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3684</Words>
-  <Characters>22109</Characters>
+  <Words>3726</Words>
+  <Characters>22361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25742</CharactersWithSpaces>
+  <CharactersWithSpaces>26035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>