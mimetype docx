--- v0 (2025-12-07)
+++ v1 (2026-04-21)
@@ -3882,105 +3882,105 @@
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ł</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="75C770D4" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="0038401B" w:rsidRPr="004F7AEB" w14:paraId="75C770D4" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C5C641" w14:textId="1D95D9B0" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00F36A05" w:rsidP="00102C32">
+          <w:p w14:paraId="42C5C641" w14:textId="1D95D9B0" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk54089608"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>25.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38537E43" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="38537E43" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -4024,51 +4024,51 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761F913A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="761F913A" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -4090,365 +4090,511 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34134373" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="34134373" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="620F6379" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="620F6379" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03680ADA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="03680ADA" w14:textId="44805E72" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7AEB">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PRAWO ROLNE </w:t>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49750444" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...27 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:p w14:paraId="49750444" w14:textId="0BB41615" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB8EAAC" w14:textId="16BFCEDE" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...62 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo o notariacie, KC, KRO,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0FA8B1" w14:textId="1B209793" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00953C52" w:rsidP="00102C32">
-[...43 lines deleted...]
-              <w:t>ulia Słota-Bandura</w:t>
+          <w:p w14:paraId="6D0E8238" w14:textId="49CEB556" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5453A030" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zastępca Notarialny Julia Słota-Bandura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D15AF2" w14:textId="2BE3F6E2" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF71C96" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5210B288" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659DF7FA" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0FA8B1" w14:textId="783F1339" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="0731246B" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="0038401B" w:rsidRPr="004F7AEB" w14:paraId="0731246B" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F406FBF" w14:textId="09AC28C9" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00F36A05" w:rsidP="00102C32">
+          <w:p w14:paraId="7F406FBF" w14:textId="09AC28C9" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660BE09B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="660BE09B" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -4481,51 +4627,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B47BA3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="70B47BA3" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -4547,288 +4693,454 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F81A8B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="56F81A8B" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="071F29EE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="071F29EE" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5198445C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">PRAWO ROLNE </w:t>
+          <w:p w14:paraId="5198445C" w14:textId="576FC6B5" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59836067" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...27 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:p w14:paraId="59836067" w14:textId="7626E019" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEBFE25" w14:textId="4C7010D3" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...62 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo o notariacie, KC, KRO,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038401B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548180A5" w14:textId="49D735B1" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00953C52" w:rsidP="00102C32">
+          <w:p w14:paraId="71D3F703" w14:textId="472F92F5" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB81590" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Zastępca Notarialny Julia Słota-Bandura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10202FAC" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DD1A4CA" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EABA1EA" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096F6142" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548180A5" w14:textId="10F2CCE3" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="66098C3F" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034ED49F" w14:textId="29281620" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -7151,92 +7463,104 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">i pozostałe zagadnienia - wg zakresu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B1EEC31" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Palatino Linotype"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Prawo o notariacie, KC, KRO,</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7846,104 +8170,103 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="22CF0401" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="0038401B" w:rsidRPr="004F7AEB" w14:paraId="22CF0401" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E57E9E9" w14:textId="09F8AAF1" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
-[...25 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5E57E9E9" w14:textId="09F8AAF1" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>22.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB56FB3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6DB56FB3" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7987,467 +8310,547 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648B20FC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="648B20FC" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 godz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="487D403C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="487D403C" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="0038401B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="0038401B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08160BBA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="08160BBA" w14:textId="431D5D9D" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
+              <w:t xml:space="preserve">PRAWO ROLNE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50CC8E73" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="50CC8E73" w14:textId="589D193D" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="61" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
-[...19 lines deleted...]
-              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">Prawo rolne – ustawa o kształtowaniu ustroju rolnego cz. 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5281AE3D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1DDE24C2" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Ustawa o kształtowaniu ustroju rolnego  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5281AE3D" w14:textId="2A94F461" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5406398B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="3A041C5B" w14:textId="5A763705" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5406398B" w14:textId="4DDD3341" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DDA6C1B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0DDA6C1B" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław Biernacki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F71FCC9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0F71FCC9" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22FB6E9B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...12 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w:p w14:paraId="54DA4911" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="261A7C42" w14:textId="4B77D459" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FB6E9B" w14:textId="784C9368" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zastępca notarialny Julia Słota-Bandura</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="57D45881" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="0038401B" w:rsidRPr="004F7AEB" w14:paraId="57D45881" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD97014" w14:textId="7D18E7FC" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
+          <w:p w14:paraId="7AD97014" w14:textId="7D18E7FC" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02ADA7AE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="02ADA7AE" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -8480,51 +8883,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B066DCA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5B066DCA" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -8546,357 +8949,437 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20AEC557" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="20AEC557" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="0038401B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD554BF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6BD554BF" w14:textId="6E34FA05" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
+              <w:t xml:space="preserve">PRAWO ROLNE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722121CA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="722121CA" w14:textId="01687FF7" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="61" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
-[...19 lines deleted...]
-              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">Prawo rolne – ustawa o kształtowaniu ustroju rolnego cz. 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1A2CB4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2101DACF" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Ustawa o kształtowaniu ustroju rolnego  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1A2CB4" w14:textId="316CDFA2" w:rsidR="0038401B" w:rsidRPr="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1331EC01" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="271D49DA" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A6EE16" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D37AA84" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="04089D2F" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław Biernacki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B958715" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5982C9B9" w14:textId="77777777" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126C17A9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...12 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w:p w14:paraId="09819A26" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C035269" w14:textId="77777777" w:rsidR="0038401B" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126C17A9" w14:textId="367D5F3C" w:rsidR="0038401B" w:rsidRPr="004F7AEB" w:rsidRDefault="0038401B" w:rsidP="0038401B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zastępca notarialny Julia Słota-Bandura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72519" w:rsidRPr="004F7AEB" w14:paraId="3B1EDED5" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="1337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085429DA" w14:textId="690C99CC" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -10313,50 +10796,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>08.03.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C47A858" w14:textId="77777777" w:rsidR="00A449B6" w:rsidRPr="004F7AEB" w:rsidRDefault="00A449B6" w:rsidP="00A449B6">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -11808,51 +12292,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>22.03.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D10506E" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -14519,50 +15002,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>25.04.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="8"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DB0842D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -16595,51 +17079,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="006F4E9A" w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
@@ -18721,50 +19204,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>23.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660237E9" w14:textId="77777777" w:rsidR="00F72519" w:rsidRPr="004F7AEB" w:rsidRDefault="00F72519" w:rsidP="00F72519">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -20850,51 +21334,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C83B7E3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -23092,91 +23575,93 @@
           </w:p>
           <w:p w14:paraId="0D70ADD0" w14:textId="234EF7FF" w:rsidR="00EF1B90" w:rsidRPr="00EF1B90" w:rsidRDefault="00EF1B90" w:rsidP="00EF1B90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF1B90" w:rsidRPr="004F7AEB" w14:paraId="553633FA" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505FA5BD" w14:textId="56E0AADC" w:rsidR="00EF1B90" w:rsidRPr="004F7AEB" w:rsidRDefault="00EF1B90" w:rsidP="00EF1B90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00662EA9" w14:textId="77777777" w:rsidR="00EF1B90" w:rsidRPr="004F7AEB" w:rsidRDefault="00EF1B90" w:rsidP="00EF1B90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -24357,104 +24842,103 @@
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kledzik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="53EF97B9" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w14:paraId="53EF97B9" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3051D4E6" w14:textId="2C00193C" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
-[...25 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3051D4E6" w14:textId="2C00193C" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>28.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E614ECD" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4E614ECD" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -24498,51 +24982,51 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0618E0BF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0618E0BF" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -24564,492 +25048,667 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0372C3CD" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0372C3CD" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64CE3CBA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00EF1B90" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="64CE3CBA" w14:textId="7C854E9A" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO ROLNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FCA0AF" w14:textId="21255219" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="green"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dziedziczenie gospodarstw rolnych, ograniczenia w obrocie nieruchomościami rolnymi (cz. 1) - wg temat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AD2FBE" w14:textId="2FCB4F24" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dnia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>października</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1991r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gospodarowaniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nieruchomościami</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rolnymi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Skarbu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Państwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa o podatku rolnym  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3316EF7D" w14:textId="4444FB23" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
-[...29 lines deleted...]
-                <w:highlight w:val="green"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730D6184" w14:textId="4A2CC88F" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
-            </w:r>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6362E875" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647CB2BC" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="34AD2FBE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00EF1B90" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B36C467" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
-                <w:rFonts w:eastAsia="Palatino Linotype"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE46A4A" w14:textId="212186ED" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...28 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE1B529" w14:textId="5C9C0BB9" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>zamiast</w:t>
-[...160 lines deleted...]
-              </w:rPr>
               <w:t>Notariusz Julia Słota-Bandura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="04D6EDBD" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w14:paraId="04D6EDBD" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="1195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="299C6608" w14:textId="72FD581D" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="006F4E9A" w:rsidP="00102C32">
+          <w:p w14:paraId="299C6608" w14:textId="72FD581D" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>28.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700301DE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="700301DE" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -25082,51 +25741,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6B8DFF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="3E6B8DFF" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -25148,411 +25807,586 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F333C4A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="3F333C4A" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9CB5C1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00EF1B90" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="2B9CB5C1" w14:textId="25A7EB8D" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO ROLNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F582E8" w14:textId="36044109" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="green"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dziedziczenie gospodarstw rolnych, ograniczenia w obrocie nieruchomościami rolnymi (cz. 2) - wg temat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ABD74C" w14:textId="5C3FD4AE" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dnia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>października</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1991r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gospodarowaniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nieruchomościami</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rolnymi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Skarbu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Państwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa o podatku rolnym  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77039754" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
-[...29 lines deleted...]
-                <w:highlight w:val="green"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD1644E" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
-            </w:r>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F01E8A9" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0747A3EB" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="26ABD74C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00EF1B90" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6268200C" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
-                <w:rFonts w:eastAsia="Palatino Linotype"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA2569B" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...173 lines deleted...]
-              </w:rPr>
               <w:t>będzie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="090AF7F3" w14:textId="21E167E1" w:rsidR="00FE728A" w:rsidRPr="00EF1B90" w:rsidRDefault="00EF1B90" w:rsidP="00EF1B90">
+          <w:p w14:paraId="090AF7F3" w14:textId="21E167E1" w:rsidR="00E2766A" w:rsidRPr="00EF1B90" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz Julia Słota-Bandura</w:t>
             </w:r>
@@ -26266,50 +27100,51 @@
           </w:p>
           <w:p w14:paraId="13EEE07B" w14:textId="427714C7" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Notariusz Joanna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Krasocka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="4EBAA1CF" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -26321,50 +27156,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Hlk54089619"/>
             <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>03.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="16"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C4B33B0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -28226,51 +29062,50 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk55920333"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>17.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26580512" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -30836,107 +31671,108 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dr Jakub </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Idziorek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="3C4B1667" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w14:paraId="3C4B1667" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7348B4" w14:textId="6E52C60F" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
+          <w:p w14:paraId="6A7348B4" w14:textId="6E52C60F" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Hlk24033601"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>08.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="24"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B9160D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="63B9160D" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -30986,51 +31822,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8FE9CE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4E8FE9CE" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -31056,687 +31892,512 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0209720F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0209720F" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F696458" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="3F696458" w14:textId="357CC6A9" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7AEB">
-[...7 lines deleted...]
-              <w:t>PRAWO ROLNE</w:t>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493B54F8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="493B54F8" w14:textId="0EDE1C23" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7AEB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ó</w:t>
-[...9 lines deleted...]
-              <w:t>w i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04378623" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...210 lines deleted...]
-              <w:t>Ustawa o podatku rolnym  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="04378623" w14:textId="79EA1CEA" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Palatino Linotype"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo o notariacie, KC, KRO,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FECE991" w14:textId="792C348B" w:rsidR="00264B8C" w:rsidRDefault="00264B8C" w:rsidP="00102C32">
+          <w:p w14:paraId="0FECE991" w14:textId="792C348B" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>zamiast</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D755D2D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00264B8C" w:rsidP="00102C32">
+          <w:p w14:paraId="4D755D2D" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
-            <w:r w:rsidR="00953C52" w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Julia Słota-Bandura</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C25411F" w14:textId="7E043B20" w:rsidR="00264B8C" w:rsidRDefault="00264B8C" w:rsidP="00102C32">
+          <w:p w14:paraId="0C25411F" w14:textId="7E043B20" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>będzie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78949793" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="78949793" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7787E0E1" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="7787E0E1" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław Biernacki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32CB08F5" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="32CB08F5" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6480CD26" w14:textId="3B9F8C8E" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="6480CD26" w14:textId="3B9F8C8E" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> z 28.06.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="4C5237F8" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w14:paraId="4C5237F8" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A740F7" w14:textId="73C31474" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
+          <w:p w14:paraId="27A740F7" w14:textId="73C31474" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56740B83" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="56740B83" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -31769,51 +32430,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEA7AE1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="3CEA7AE1" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -31835,599 +32496,424 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A78DEDC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="0A78DEDC" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0A5E95" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5A0A5E95" w14:textId="256431AC" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7AEB">
-[...7 lines deleted...]
-              <w:t>PRAWO ROLNE</w:t>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO CYWILNE MATERIALNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADB70F7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5ADB70F7" w14:textId="0FD26649" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7AEB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo cywilne, zobowiązania, czynności notarialne z elementem transgranicznym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ó</w:t>
-[...9 lines deleted...]
-              <w:t>w i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8990B8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...210 lines deleted...]
-              <w:t>Ustawa o podatku rolnym  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="2F8990B8" w14:textId="15AAA6FC" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Palatino Linotype"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo o notariacie, KC, KRO,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1B90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B5B3CF" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="15B5B3CF" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>zamiast</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BFC8F7" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="76BFC8F7" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Julia Słota-Bandura</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="368D917C" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="368D917C" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>będzie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70130F4C" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="70130F4C" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263EBADE" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="263EBADE" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław Biernacki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F938B9F" w14:textId="77777777" w:rsidR="00264B8C" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="4F938B9F" w14:textId="77777777" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D4DDEA" w14:textId="6A603CB5" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00264B8C" w:rsidP="00264B8C">
+          <w:p w14:paraId="47D4DDEA" w14:textId="6A603CB5" w:rsidR="00E2766A" w:rsidRPr="004F7AEB" w:rsidRDefault="00E2766A" w:rsidP="00E2766A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
@@ -32458,51 +32944,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>21.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FAE373E" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -34454,103 +34939,103 @@
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1559">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dr Tomasz Radkiewicz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="26"/>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="5B3B82AD" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w14:paraId="5B3B82AD" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7BE1FB" w14:textId="568ABF7E" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
+          <w:p w14:paraId="6E7BE1FB" w14:textId="568ABF7E" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21995119" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="21995119" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -34583,51 +35068,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C8E9C0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="11C8E9C0" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -34649,331 +35134,548 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BC3108" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="63BC3108" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B1E848" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>PRAWO ADMINISTRACYJNE</w:t>
+          <w:p w14:paraId="45B1E848" w14:textId="2F93868E" w:rsidR="004F6E90" w:rsidRPr="00371D98" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="6600CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>POSTĘPOWANIE ADMINISTRACYJNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5528ECF8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Wybrane zagadnienia z zakresu geodezji i kartografii - wg. zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="5528ECF8" w14:textId="499DC5E9" w:rsidR="004F6E90" w:rsidRPr="00371D98" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="6600CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Skutki prawne decyzji administracyjnych dotyczących nieruchomości (cz.2) - wg. temat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E17C5A1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Prawo geodezyjne i kartograficzne  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
+          <w:p w14:paraId="1E17C5A1" w14:textId="44BE4AB2" w:rsidR="004F6E90" w:rsidRPr="00371D98" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:color w:val="6600CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kodeks postępowania administracyjnego i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11057BAC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="14839A24" w14:textId="0818DA5B" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="11057BAC" w14:textId="2FC7869A" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Geodeta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Miasta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1A662238" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="06BC5A4C" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wojciech Wnuk</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7344F346" w14:textId="37619C24" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1B570B53" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Radca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A662238" w14:textId="755A29F8" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kledzik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="50287516" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="151119DE" w14:textId="1090C57E" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Hlk53053410"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>05.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C1A0628" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -35672,113 +36374,207 @@
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28666E92" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...42 lines deleted...]
-            <w:r w:rsidRPr="004F7AEB">
+          <w:p w14:paraId="4B44CFF7" w14:textId="1EF6F329" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4261F30A" w14:textId="77777777" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE728A" w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE728A" w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Katarzyna Malinowska </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F7AEB">
+            <w:r w:rsidR="00FE728A" w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Woźniak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D96988D" w14:textId="77777777" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CAC9946" w14:textId="3CA75B40" w:rsidR="00250288" w:rsidRPr="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>radca prawny Grzegorz W</w:t>
+            </w:r>
+            <w:r w:rsidR="002302CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oźniak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="0A9014C4" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="643C3F0C" w14:textId="52A13109" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -36118,113 +36914,207 @@
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252014F3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...41 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CDD2524" w14:textId="77777777" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE6AAE7" w14:textId="77777777" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Katarzyna Malinowska </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Woźniak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3704B5" w14:textId="77777777" w:rsidR="00250288" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD077C8" w14:textId="70D3020E" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00250288" w:rsidP="00250288">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>radca prawny Grzegorz W</w:t>
+            </w:r>
+            <w:r w:rsidR="002302CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oźniak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="15651A9A" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54796643" w14:textId="1DA3DF17" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
@@ -36575,156 +37465,249 @@
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B607BAF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...41 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="02638F2D" w14:textId="77777777" w:rsidR="0010057C" w:rsidRDefault="0010057C" w:rsidP="0010057C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407860ED" w14:textId="77777777" w:rsidR="0010057C" w:rsidRDefault="0010057C" w:rsidP="0010057C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Katarzyna Malinowska </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Woźniak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652B4B0D" w14:textId="77777777" w:rsidR="0010057C" w:rsidRDefault="0010057C" w:rsidP="0010057C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F75CDCD" w14:textId="27BF29B1" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="0010057C" w:rsidP="0010057C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>radca prawny Grzegorz W</w:t>
+            </w:r>
+            <w:r w:rsidR="002302CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oźniak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="2B9D6B84" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62BA336D" w14:textId="7B089731" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Hlk53053416"/>
             <w:bookmarkEnd w:id="29"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>12.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C53C041" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -37596,103 +38579,103 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7161" w:rsidRPr="004F7AEB" w14:paraId="5D770D8A" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w14:paraId="5D770D8A" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F660303" w14:textId="3EF1429C" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00191213" w:rsidP="00102C32">
+          <w:p w14:paraId="7F660303" w14:textId="3EF1429C" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="078E8EDE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="078E8EDE" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -37725,51 +38708,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030B8908" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="030B8908" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -37791,252 +38774,260 @@
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C94BC17" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6C94BC17" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2100A370" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...24 lines deleted...]
-              <w:t>POSTĘPOWANIE ADMINISTRACYJNE</w:t>
+          <w:p w14:paraId="2100A370" w14:textId="13252B80" w:rsidR="004F6E90" w:rsidRPr="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F6E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO ADMINISTRACYJNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="308ACB71" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...43 lines deleted...]
-              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="308ACB71" w14:textId="3DADB8EB" w:rsidR="004F6E90" w:rsidRPr="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F6E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wybrane zagadnienia z zakresu geodezji i kartografii - wg. zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AB7A07" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Kodeks postępowania administracyjnego i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
+          <w:p w14:paraId="57AB7A07" w14:textId="122F46BC" w:rsidR="004F6E90" w:rsidRPr="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F6E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo geodezyjne i kartograficzne  i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin(legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68753F6C" w14:textId="48ED7A71" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="4CD18948" w14:textId="4DF6B6E2" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="68753F6C" w14:textId="4CD97104" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Radca</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -38048,111 +39039,218 @@
               <w:t>Prawny</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00E24B64" w:rsidRPr="004F7AEB">
+            <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> hab.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="750F0D1D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="004F7AEB" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="74412D34" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F7AEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kledzik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2636D91E" w14:textId="7C18B974" w:rsidR="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4E85CE6C" w14:textId="77777777" w:rsidR="004F6E90" w:rsidRPr="004F7AEB" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Geodeta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Miasta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="750F0D1D" w14:textId="5ADBCB3B" w:rsidR="004F6E90" w:rsidRPr="004F6E90" w:rsidRDefault="004F6E90" w:rsidP="004F6E90">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wojciech Wnuk</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EB1A5B1" w14:textId="77777777" w:rsidR="006D4469" w:rsidRPr="004F7AEB" w:rsidRDefault="006D4469" w:rsidP="006D4469">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4F58A6" w14:textId="119CAB1F" w:rsidR="006D4469" w:rsidRPr="004F7AEB" w:rsidRDefault="006D4469" w:rsidP="006D4469">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7157"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="006D4469" w:rsidRPr="004F7AEB" w:rsidSect="00CF5E49">
@@ -38173,71 +39271,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AACC746" w14:textId="77777777" w:rsidR="00997A4A" w:rsidRPr="004F7AEB" w:rsidRDefault="00997A4A" w:rsidP="006D4469">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00997A4A" w:rsidRPr="004F7AEB" w:rsidSect="00C4719C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AA9100F" w14:textId="77777777" w:rsidR="006337E9" w:rsidRDefault="006337E9" w:rsidP="00406315">
+    <w:p w14:paraId="0E013D80" w14:textId="77777777" w:rsidR="003A747E" w:rsidRDefault="003A747E" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40866336" w14:textId="77777777" w:rsidR="006337E9" w:rsidRDefault="006337E9" w:rsidP="00406315">
+    <w:p w14:paraId="20C6C11C" w14:textId="77777777" w:rsidR="003A747E" w:rsidRDefault="003A747E" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -38288,58 +39386,58 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28FEF176" w14:textId="77777777" w:rsidR="006337E9" w:rsidRDefault="006337E9" w:rsidP="00406315">
+    <w:p w14:paraId="578C06A0" w14:textId="77777777" w:rsidR="003A747E" w:rsidRDefault="003A747E" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30FB3B4B" w14:textId="77777777" w:rsidR="006337E9" w:rsidRDefault="006337E9" w:rsidP="00406315">
+    <w:p w14:paraId="09CF898A" w14:textId="77777777" w:rsidR="003A747E" w:rsidRDefault="003A747E" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1700596032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="19AE2246" w14:textId="79F0F7C6" w:rsidR="00FE728A" w:rsidRPr="00406315" w:rsidRDefault="00FE728A">
@@ -42351,204 +43449,218 @@
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A0E"/>
     <w:rsid w:val="0000197B"/>
+    <w:rsid w:val="0001604B"/>
     <w:rsid w:val="00020D4A"/>
     <w:rsid w:val="00025BCB"/>
     <w:rsid w:val="000269B2"/>
     <w:rsid w:val="0003241D"/>
     <w:rsid w:val="00036907"/>
     <w:rsid w:val="000401C6"/>
     <w:rsid w:val="00040509"/>
     <w:rsid w:val="000437BE"/>
     <w:rsid w:val="00043A0C"/>
     <w:rsid w:val="0005087E"/>
     <w:rsid w:val="00061D71"/>
+    <w:rsid w:val="0006522E"/>
     <w:rsid w:val="00084992"/>
     <w:rsid w:val="00086319"/>
     <w:rsid w:val="000A0D94"/>
     <w:rsid w:val="000C2E34"/>
     <w:rsid w:val="000D1FD6"/>
     <w:rsid w:val="000D69B6"/>
     <w:rsid w:val="000E2B71"/>
     <w:rsid w:val="000F310F"/>
+    <w:rsid w:val="000F6A59"/>
+    <w:rsid w:val="0010057C"/>
     <w:rsid w:val="00102549"/>
     <w:rsid w:val="00114961"/>
     <w:rsid w:val="00120F43"/>
     <w:rsid w:val="00124A19"/>
     <w:rsid w:val="00143F51"/>
     <w:rsid w:val="001644B1"/>
     <w:rsid w:val="001831A8"/>
     <w:rsid w:val="00190BBB"/>
+    <w:rsid w:val="001911D7"/>
     <w:rsid w:val="00191213"/>
     <w:rsid w:val="001A4035"/>
     <w:rsid w:val="001A414B"/>
     <w:rsid w:val="001B3FA0"/>
     <w:rsid w:val="001B3FAF"/>
     <w:rsid w:val="001D122A"/>
     <w:rsid w:val="001D2E53"/>
     <w:rsid w:val="001D6E8B"/>
     <w:rsid w:val="001F465B"/>
     <w:rsid w:val="00200E4A"/>
     <w:rsid w:val="00205648"/>
     <w:rsid w:val="00213A9F"/>
     <w:rsid w:val="00217829"/>
+    <w:rsid w:val="002302CE"/>
     <w:rsid w:val="002463AE"/>
+    <w:rsid w:val="00250288"/>
     <w:rsid w:val="00255CDE"/>
     <w:rsid w:val="00261044"/>
     <w:rsid w:val="00264B8C"/>
     <w:rsid w:val="00265B87"/>
     <w:rsid w:val="002853B4"/>
     <w:rsid w:val="002B5CB3"/>
     <w:rsid w:val="002B6ADF"/>
     <w:rsid w:val="002C5AED"/>
     <w:rsid w:val="002D04FE"/>
     <w:rsid w:val="002D2B42"/>
     <w:rsid w:val="00356CD9"/>
     <w:rsid w:val="00360DE0"/>
+    <w:rsid w:val="00371D98"/>
     <w:rsid w:val="003742E7"/>
     <w:rsid w:val="0038195C"/>
     <w:rsid w:val="00383095"/>
+    <w:rsid w:val="0038401B"/>
     <w:rsid w:val="003935EE"/>
     <w:rsid w:val="003A44BD"/>
+    <w:rsid w:val="003A747E"/>
     <w:rsid w:val="003B459C"/>
     <w:rsid w:val="003C098E"/>
     <w:rsid w:val="003C6888"/>
     <w:rsid w:val="003E4F73"/>
     <w:rsid w:val="003E6871"/>
     <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00406315"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="00421DC1"/>
     <w:rsid w:val="0042257F"/>
     <w:rsid w:val="00426314"/>
     <w:rsid w:val="00436D08"/>
     <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00470C7D"/>
     <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="0049217B"/>
     <w:rsid w:val="004B2D4F"/>
     <w:rsid w:val="004B3BD5"/>
     <w:rsid w:val="004B7CEF"/>
     <w:rsid w:val="004C01DD"/>
     <w:rsid w:val="004D4A9F"/>
     <w:rsid w:val="004E3FE5"/>
     <w:rsid w:val="004F00E4"/>
     <w:rsid w:val="004F2405"/>
+    <w:rsid w:val="004F6E90"/>
     <w:rsid w:val="004F7AEB"/>
     <w:rsid w:val="00501219"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00507121"/>
     <w:rsid w:val="00514BC8"/>
     <w:rsid w:val="0051649E"/>
     <w:rsid w:val="005307A2"/>
     <w:rsid w:val="00543226"/>
     <w:rsid w:val="00543276"/>
     <w:rsid w:val="0055493C"/>
     <w:rsid w:val="00562171"/>
     <w:rsid w:val="00567457"/>
     <w:rsid w:val="00567ACC"/>
     <w:rsid w:val="00571225"/>
     <w:rsid w:val="005A6040"/>
     <w:rsid w:val="005C2FC7"/>
     <w:rsid w:val="005C32B8"/>
     <w:rsid w:val="005C62F7"/>
     <w:rsid w:val="005D4612"/>
     <w:rsid w:val="00623490"/>
     <w:rsid w:val="006337E9"/>
     <w:rsid w:val="00637A90"/>
     <w:rsid w:val="00656C28"/>
+    <w:rsid w:val="00662829"/>
     <w:rsid w:val="00674C79"/>
     <w:rsid w:val="006767E2"/>
     <w:rsid w:val="00680D2F"/>
     <w:rsid w:val="00695FB5"/>
     <w:rsid w:val="0069776C"/>
     <w:rsid w:val="006B769C"/>
     <w:rsid w:val="006D4469"/>
     <w:rsid w:val="006D4AA7"/>
     <w:rsid w:val="006E000B"/>
     <w:rsid w:val="006F4E9A"/>
     <w:rsid w:val="006F5FEE"/>
     <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="0074533C"/>
     <w:rsid w:val="007458A8"/>
     <w:rsid w:val="007516C0"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00766EC5"/>
     <w:rsid w:val="007776EA"/>
     <w:rsid w:val="00781ACB"/>
     <w:rsid w:val="00797DF1"/>
     <w:rsid w:val="007B0CA8"/>
     <w:rsid w:val="007C2806"/>
     <w:rsid w:val="007D255A"/>
     <w:rsid w:val="007D3D3F"/>
     <w:rsid w:val="007D4C39"/>
     <w:rsid w:val="007E208A"/>
     <w:rsid w:val="007E7F75"/>
     <w:rsid w:val="007F19B0"/>
     <w:rsid w:val="007F60E6"/>
     <w:rsid w:val="00804A0E"/>
     <w:rsid w:val="008064B2"/>
     <w:rsid w:val="00813244"/>
     <w:rsid w:val="008140D8"/>
     <w:rsid w:val="00815C91"/>
     <w:rsid w:val="00822674"/>
     <w:rsid w:val="008317E7"/>
     <w:rsid w:val="0084117D"/>
     <w:rsid w:val="00864070"/>
     <w:rsid w:val="00870F87"/>
     <w:rsid w:val="00871E5D"/>
     <w:rsid w:val="00876CCD"/>
     <w:rsid w:val="008778D7"/>
     <w:rsid w:val="008840F4"/>
     <w:rsid w:val="008A0D80"/>
     <w:rsid w:val="008B19D1"/>
     <w:rsid w:val="008C3391"/>
+    <w:rsid w:val="008C3940"/>
+    <w:rsid w:val="008D2BEA"/>
     <w:rsid w:val="008D3372"/>
     <w:rsid w:val="008F217A"/>
     <w:rsid w:val="00907324"/>
     <w:rsid w:val="00912B9C"/>
     <w:rsid w:val="00924F0A"/>
     <w:rsid w:val="009339DA"/>
     <w:rsid w:val="00936ED0"/>
     <w:rsid w:val="00953C52"/>
     <w:rsid w:val="009745EE"/>
     <w:rsid w:val="00997A4A"/>
     <w:rsid w:val="009B3839"/>
     <w:rsid w:val="009E1559"/>
     <w:rsid w:val="009E7FC3"/>
     <w:rsid w:val="00A140CC"/>
     <w:rsid w:val="00A24725"/>
     <w:rsid w:val="00A378E6"/>
     <w:rsid w:val="00A407B9"/>
     <w:rsid w:val="00A449B6"/>
     <w:rsid w:val="00A46C32"/>
     <w:rsid w:val="00A5224A"/>
     <w:rsid w:val="00A52FF4"/>
     <w:rsid w:val="00A57C89"/>
     <w:rsid w:val="00A719CE"/>
     <w:rsid w:val="00A71C6E"/>
     <w:rsid w:val="00A814AA"/>
@@ -42584,50 +43696,51 @@
     <w:rsid w:val="00CA1167"/>
     <w:rsid w:val="00CC252C"/>
     <w:rsid w:val="00CC4401"/>
     <w:rsid w:val="00CD7008"/>
     <w:rsid w:val="00CE5764"/>
     <w:rsid w:val="00CF5E49"/>
     <w:rsid w:val="00D0430E"/>
     <w:rsid w:val="00D04780"/>
     <w:rsid w:val="00D201B8"/>
     <w:rsid w:val="00D25406"/>
     <w:rsid w:val="00D264C3"/>
     <w:rsid w:val="00D272E0"/>
     <w:rsid w:val="00D27618"/>
     <w:rsid w:val="00D36F2A"/>
     <w:rsid w:val="00D730B9"/>
     <w:rsid w:val="00D73D83"/>
     <w:rsid w:val="00D7714B"/>
     <w:rsid w:val="00D77623"/>
     <w:rsid w:val="00D82235"/>
     <w:rsid w:val="00DC04BD"/>
     <w:rsid w:val="00DE3129"/>
     <w:rsid w:val="00DE7161"/>
     <w:rsid w:val="00E10DC2"/>
     <w:rsid w:val="00E24B64"/>
     <w:rsid w:val="00E26AA3"/>
+    <w:rsid w:val="00E2766A"/>
     <w:rsid w:val="00E401BA"/>
     <w:rsid w:val="00E524D5"/>
     <w:rsid w:val="00E57693"/>
     <w:rsid w:val="00E578A5"/>
     <w:rsid w:val="00E674D7"/>
     <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E8245C"/>
     <w:rsid w:val="00EC0E40"/>
     <w:rsid w:val="00EC4257"/>
     <w:rsid w:val="00EC4570"/>
     <w:rsid w:val="00ED2290"/>
     <w:rsid w:val="00EF1B90"/>
     <w:rsid w:val="00EF4520"/>
     <w:rsid w:val="00F01CE5"/>
     <w:rsid w:val="00F36A05"/>
     <w:rsid w:val="00F457E7"/>
     <w:rsid w:val="00F53491"/>
     <w:rsid w:val="00F67579"/>
     <w:rsid w:val="00F724DC"/>
     <w:rsid w:val="00F72519"/>
     <w:rsid w:val="00FA37F8"/>
     <w:rsid w:val="00FA5AE7"/>
     <w:rsid w:val="00FB56BD"/>
     <w:rsid w:val="00FD71CE"/>
     <w:rsid w:val="00FE0867"/>
@@ -43043,51 +44156,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264B8C"/>
+    <w:rsid w:val="004F6E90"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="714" w:hanging="357"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00543226"/>
     <w:pPr>
@@ -44162,70 +45275,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5430EBE8-0944-4EB6-BD37-FA7122DE9EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4021</Words>
-  <Characters>24130</Characters>
+  <Words>4092</Words>
+  <Characters>24557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>201</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>204</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28095</CharactersWithSpaces>
+  <CharactersWithSpaces>28592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>